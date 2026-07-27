--- v0 (2026-06-04)
+++ v1 (2026-07-27)
@@ -8,164 +8,182 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Derventa" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="44">
   <si>
     <t>Parcela ID</t>
   </si>
   <si>
     <t>KO</t>
   </si>
   <si>
     <t>Grad</t>
   </si>
   <si>
     <t>Tip evidencije</t>
   </si>
   <si>
     <t>Broj parcele</t>
   </si>
   <si>
     <t>Broj lista</t>
   </si>
   <si>
     <t>Površina</t>
   </si>
   <si>
     <t>Начин коришћења</t>
   </si>
   <si>
     <t>Власници</t>
   </si>
   <si>
     <t>Datum ažuriranja</t>
   </si>
   <si>
-    <t>Лужани Нови</t>
+    <t>Велика Сочаница</t>
   </si>
   <si>
     <t>Дервента</t>
   </si>
   <si>
     <t>Катастар земљишта (КЗ)</t>
   </si>
   <si>
-    <t>72/1</t>
-[...71 lines deleted...]
-    <t>Милојевић (Радојке) Анкица – 1/1</t>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>3005 м2</t>
+  </si>
+  <si>
+    <t>Њива 3. класе – 3005 м2</t>
+  </si>
+  <si>
+    <t>Маркуљевић (Петра) Младен – 1/1</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>1650 м2</t>
+  </si>
+  <si>
+    <t>Шума 3. класе – 1650 м2</t>
+  </si>
+  <si>
+    <t>Станић (Недељка) Милена – 1/1</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>18779 м2</t>
+  </si>
+  <si>
+    <t>Њива 7. класе – 2091 м2; Њива 5. класе – 7844 м2; Њива 6. класе – 8844 м2</t>
+  </si>
+  <si>
+    <t>Којић (Недељка) Смиљка – 1/2; Станић (Недељка) Милена – 1/2</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>7576 м2</t>
+  </si>
+  <si>
+    <t>Њива 5. класе – 3708 м2; Њива 7. класе – 3868 м2</t>
+  </si>
+  <si>
+    <t>Ђалић (Недељка) Ново – 1/1</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>4605 м2</t>
+  </si>
+  <si>
+    <t>Њива 6. класе – 1934 м2; Њива 7. класе – 2671 м2</t>
+  </si>
+  <si>
+    <t>Ђалић (Жарка) Рајко – 1/1</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>4924 м2</t>
+  </si>
+  <si>
+    <t>Њива 6. класе – 4924 м2</t>
+  </si>
+  <si>
+    <t>Ђалић (Саве) Милева – 1/1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -539,235 +557,235 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>72</v>
+        <v>2486</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>73</v>
+        <v>2487</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>74</v>
+        <v>2488</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>75</v>
+        <v>2489</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="J5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>76</v>
+        <v>2490</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="J6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>77</v>
+        <v>2491</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>